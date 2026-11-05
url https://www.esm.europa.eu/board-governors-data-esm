--- v8 (2026-07-23)
+++ v9 (2026-11-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Board of Governors (ESM)" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Vincent Van Peteghem</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Deputy Prime Minister and Minister for the Budget, in charge of Administrative Simplification</t>
   </si>
   <si>
     <t>Gălăb Donev</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
@@ -138,53 +138,50 @@
     <t>Māris Kučinskis</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
     <t>Minister for Finance</t>
   </si>
   <si>
     <t>Taurimas Valys</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>Gilles Roth</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Clyde Caruana</t>
   </si>
   <si>
     <t>Malta</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ministry for Finance</t>
   </si>
   <si>
     <t>Eelco Heinen</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>Markus Marterbauer</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>Federal Minister of Finance</t>
   </si>
   <si>
     <t>Joaquim Miranda Sarmento</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>Minister of State and Finance</t>
   </si>
@@ -719,114 +716,114 @@
         <v>37</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="1" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="C18" s="1" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="C19" s="1" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" s="1" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B22" s="1" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>