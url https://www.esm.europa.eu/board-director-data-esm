--- v2 (2026-03-08)
+++ v3 (2026-05-23)
@@ -35,69 +35,69 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Pierre Gramegna</t>
   </si>
   <si>
     <t>Managing Director</t>
   </si>
   <si>
     <t>Steven Costers</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>Counselor General, Ministry of Finance</t>
+    <t>Counsellor General, Ministry of Finance</t>
   </si>
   <si>
     <t>Jeanette Schwamberger</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>State Secretary at the Federal Ministry of Finance, European Policy and International Financial Policy and Financial Market Policy</t>
   </si>
   <si>
     <t>Märten Ross</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
-    <t>Deputy Secretary General for Financial Policy and External Relations</t>
+    <t>Adviser to the Ministry of Finance</t>
   </si>
   <si>
     <t>Emma Cunningham</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t>Assistant Secretary General, Department of Finance</t>
   </si>
   <si>
     <t>Zafeira Kastrinaki</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
     <t>Chair of the Council of Economic Advisors</t>
   </si>
   <si>
     <t>Paula Conthe</t>
   </si>
   <si>
     <t>Spain</t>
   </si>