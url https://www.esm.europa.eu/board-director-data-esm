--- v3 (2026-05-23)
+++ v4 (2026-07-23)
@@ -12,76 +12,85 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Board of Directors (ESM)" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Pierre Gramegna</t>
   </si>
   <si>
     <t>Managing Director</t>
   </si>
   <si>
     <t>Steven Costers</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Counsellor General, Ministry of Finance</t>
   </si>
   <si>
+    <t>Metodi Metodiev</t>
+  </si>
+  <si>
+    <t>Bulgaria</t>
+  </si>
+  <si>
+    <t>Deputy Minister of Finance</t>
+  </si>
+  <si>
     <t>Jeanette Schwamberger</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>State Secretary at the Federal Ministry of Finance, European Policy and International Financial Policy and Financial Market Policy</t>
   </si>
   <si>
     <t>Märten Ross</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
     <t>Adviser to the Ministry of Finance</t>
   </si>
   <si>
     <t>Emma Cunningham</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t>Assistant Secretary General, Department of Finance</t>
@@ -125,57 +134,57 @@
   <si>
     <t>Riccardo Barbieri Hermitte</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Andreas Zachariades</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
     <t>Permanent Secretary</t>
   </si>
   <si>
     <t>Līga Kļaviņa</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
     <t>Deputy State Secretary</t>
   </si>
   <si>
-    <t>Mindaugas Pakštys</t>
+    <t>Darius Trakelis</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
-    <t>Advisor to the Minister of Finance</t>
+    <t>Director of EU and International Affairs Department</t>
   </si>
   <si>
     <t>Nicolas Jost</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Deputy Secretary General, Ministry of Finance</t>
   </si>
   <si>
     <t>Paul Zahra</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>Permanent Secretary, Ministry for Finance</t>
   </si>
   <si>
     <t>Jasper Wesseling</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
@@ -554,54 +563,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C22"/>
+  <dimension ref="A1:C23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:C22"/>
+      <selection activeCell="A1" sqref="A1:C23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="154.391" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="1"/>
@@ -683,62 +692,62 @@
         <v>24</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:3">
@@ -805,50 +814,61 @@
       </c>
       <c r="C20" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>63</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>