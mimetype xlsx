--- v3 (2026-02-24)
+++ v4 (2026-06-07)
@@ -29,69 +29,69 @@
     <sheet name="Board of Directors (EFSF)" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Steven Costers</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>Counselor General, Ministry of Finance</t>
+    <t>Counsellor General, Ministry of Finance</t>
   </si>
   <si>
     <t>Jeanette Schwamberger</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>State Secretary at the Federal Ministry of Finance, European Policy and International Financial Policy and Financial Market Policy</t>
   </si>
   <si>
     <t>Märten Ross</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
-    <t>Deputy Secretary General for Financial Policy and External Relations</t>
+    <t>Adviser to the Ministry of Finance</t>
   </si>
   <si>
     <t>Emma Cunningham</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t>Assistant Secretary General, Department of Finance</t>
   </si>
   <si>
     <t>Zafeira Kastrinaki</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
     <t>Chair of the Council of Economic Advisors</t>
   </si>
   <si>
     <t>Paula Conthe</t>
   </si>
   <si>
     <t>Spain</t>
   </si>